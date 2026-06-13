--- v0 (2026-04-14)
+++ v1 (2026-06-13)
@@ -1,53 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
-    <sheet name="20260412" sheetId="1" state="visible" r:id="rId1"/>
-    <sheet name="20260413" sheetId="2" state="visible" r:id="rId2"/>
+    <sheet name="20260610" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet name="20260603" sheetId="2" state="visible" r:id="rId2"/>
+    <sheet name="20260602" sheetId="3" state="visible" r:id="rId3"/>
+    <sheet name="20260604" sheetId="4" state="visible" r:id="rId4"/>
+    <sheet name="20260605" sheetId="5" state="visible" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
     </fill>
@@ -132,51 +138,51 @@
       <rgbColor rgb="0099CCFF"/>
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -522,377 +528,377 @@
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>P&amp;L (USD)</t>
         </is>
       </c>
       <c r="O1" s="1" t="inlineStr">
         <is>
           <t>P&amp;L (INR)</t>
         </is>
       </c>
       <c r="P1" s="1" t="inlineStr">
         <is>
           <t>P&amp;L %</t>
         </is>
       </c>
       <c r="Q1" s="1" t="inlineStr">
         <is>
           <t>Reason</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>2026-04-12</t>
+          <t>2026-06-10</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>15:34:42</t>
+          <t>06:18:30</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>BUY</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>DOGE</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Dogecoin</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>MEME</t>
         </is>
       </c>
       <c r="G2" t="n">
-        <v>16569.4592</v>
+        <v>17958.695</v>
       </c>
       <c r="H2" t="n">
-        <v>0.090528</v>
+        <v>0.083525</v>
       </c>
       <c r="I2" t="n">
-        <v>7.83</v>
+        <v>7.22</v>
       </c>
       <c r="J2" t="n">
         <v>1500</v>
       </c>
       <c r="K2" t="n">
         <v>129750</v>
       </c>
       <c r="L2" t="inlineStr"/>
       <c r="M2" t="inlineStr"/>
       <c r="N2" t="inlineStr"/>
       <c r="O2" t="inlineStr"/>
       <c r="P2" t="inlineStr"/>
       <c r="Q2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>2026-04-12</t>
+          <t>2026-06-10</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>15:34:42</t>
+          <t>06:18:30</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>BUY</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>SHIB</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Shiba Inu</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>MEME</t>
         </is>
       </c>
       <c r="G3" t="n">
-        <v>220588235.2941</v>
+        <v>274784482.7586</v>
       </c>
       <c r="H3" t="n">
-        <v>5.78e-06</v>
+        <v>4.64e-06</v>
       </c>
       <c r="I3" t="n">
         <v>0</v>
       </c>
       <c r="J3" t="n">
         <v>1275</v>
       </c>
       <c r="K3" t="n">
         <v>110287.5</v>
       </c>
       <c r="L3" t="inlineStr"/>
       <c r="M3" t="inlineStr"/>
       <c r="N3" t="inlineStr"/>
       <c r="O3" t="inlineStr"/>
       <c r="P3" t="inlineStr"/>
       <c r="Q3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>2026-04-12</t>
+          <t>2026-06-10</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>15:34:43</t>
+          <t>06:18:30</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>BUY</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>PEPE</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Pepe</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>MEME</t>
         </is>
       </c>
       <c r="G4" t="n">
-        <v>314130434.7826</v>
+        <v>396978021.978</v>
       </c>
       <c r="H4" t="n">
-        <v>3.45e-06</v>
+        <v>2.73e-06</v>
       </c>
       <c r="I4" t="n">
         <v>0</v>
       </c>
       <c r="J4" t="n">
         <v>1083.75</v>
       </c>
       <c r="K4" t="n">
         <v>93744.38</v>
       </c>
       <c r="L4" t="inlineStr"/>
       <c r="M4" t="inlineStr"/>
       <c r="N4" t="inlineStr"/>
       <c r="O4" t="inlineStr"/>
       <c r="P4" t="inlineStr"/>
       <c r="Q4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>2026-04-12</t>
+          <t>2026-06-10</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>15:34:43</t>
+          <t>06:18:31</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>BUY</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>BONK</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Bonk</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>MEME</t>
         </is>
       </c>
       <c r="G5" t="n">
-        <v>163331117.0213</v>
+        <v>215734777.5176</v>
       </c>
       <c r="H5" t="n">
-        <v>5.64e-06</v>
+        <v>4.27e-06</v>
       </c>
       <c r="I5" t="n">
         <v>0</v>
       </c>
       <c r="J5" t="n">
         <v>921.1900000000001</v>
       </c>
       <c r="K5" t="n">
         <v>79682.72</v>
       </c>
       <c r="L5" t="inlineStr"/>
       <c r="M5" t="inlineStr"/>
       <c r="N5" t="inlineStr"/>
       <c r="O5" t="inlineStr"/>
       <c r="P5" t="inlineStr"/>
       <c r="Q5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>2026-04-12</t>
+          <t>2026-06-10</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>15:34:44</t>
+          <t>06:18:31</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>BUY</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>FLOKI</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Floki</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>MEME</t>
         </is>
       </c>
       <c r="G6" t="n">
-        <v>28318603.0741</v>
+        <v>32638990.2043</v>
       </c>
       <c r="H6" t="n">
-        <v>2.765e-05</v>
+        <v>2.399e-05</v>
       </c>
       <c r="I6" t="n">
         <v>0</v>
       </c>
       <c r="J6" t="n">
         <v>783.01</v>
       </c>
       <c r="K6" t="n">
         <v>67730.31</v>
       </c>
       <c r="L6" t="inlineStr"/>
       <c r="M6" t="inlineStr"/>
       <c r="N6" t="inlineStr"/>
       <c r="O6" t="inlineStr"/>
       <c r="P6" t="inlineStr"/>
       <c r="Q6" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>2026-04-12</t>
+          <t>2026-06-10</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>15:34:44</t>
+          <t>06:18:32</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>BUY</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>WIF</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Dogwifhat</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>MEME</t>
         </is>
       </c>
       <c r="G7" t="n">
-        <v>3540.2773</v>
+        <v>4382.9962</v>
       </c>
       <c r="H7" t="n">
-        <v>0.187996</v>
+        <v>0.15185</v>
       </c>
       <c r="I7" t="n">
-        <v>16.26</v>
+        <v>13.14</v>
       </c>
       <c r="J7" t="n">
         <v>665.5599999999999</v>
       </c>
       <c r="K7" t="n">
         <v>57570.76</v>
       </c>
       <c r="L7" t="inlineStr"/>
       <c r="M7" t="inlineStr"/>
       <c r="N7" t="inlineStr"/>
       <c r="O7" t="inlineStr"/>
       <c r="P7" t="inlineStr"/>
       <c r="Q7" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:Q4"/>
+  <dimension ref="A1:Q8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Date</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Time</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Type</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
@@ -946,200 +952,2915 @@
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>P&amp;L (USD)</t>
         </is>
       </c>
       <c r="O1" s="1" t="inlineStr">
         <is>
           <t>P&amp;L (INR)</t>
         </is>
       </c>
       <c r="P1" s="1" t="inlineStr">
         <is>
           <t>P&amp;L %</t>
         </is>
       </c>
       <c r="Q1" s="1" t="inlineStr">
         <is>
           <t>Reason</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-06-03</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>05:56:48</t>
+          <t>03:47:25</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>BUY</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>FLOKI</t>
+          <t>BNB</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Floki</t>
+          <t>Binance Coin</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>MEME</t>
+          <t>BIG</t>
         </is>
       </c>
       <c r="G2" t="n">
-        <v>54367524.4654</v>
+        <v>0.875</v>
       </c>
       <c r="H2" t="n">
-        <v>2.759e-05</v>
+        <v>631.6900000000001</v>
       </c>
       <c r="I2" t="n">
-        <v>0</v>
+        <v>54641.19</v>
       </c>
       <c r="J2" t="n">
-        <v>1500</v>
+        <v>552.71</v>
       </c>
       <c r="K2" t="n">
-        <v>129750</v>
+        <v>47809.63</v>
       </c>
       <c r="L2" t="inlineStr"/>
       <c r="M2" t="inlineStr"/>
       <c r="N2" t="inlineStr"/>
       <c r="O2" t="inlineStr"/>
       <c r="P2" t="inlineStr"/>
       <c r="Q2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-06-03</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>08:42:55</t>
+          <t>06:33:39</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>BUY</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>BONK</t>
+          <t>DOGE</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Bonk</t>
+          <t>Dogecoin</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>MEME</t>
         </is>
       </c>
       <c r="G3" t="n">
-        <v>226868327.4021</v>
+        <v>15962.5412</v>
       </c>
       <c r="H3" t="n">
-        <v>5.62e-06</v>
+        <v>0.09397</v>
       </c>
       <c r="I3" t="n">
-        <v>0</v>
+        <v>8.130000000000001</v>
       </c>
       <c r="J3" t="n">
-        <v>1275</v>
+        <v>1500</v>
       </c>
       <c r="K3" t="n">
-        <v>110287.5</v>
+        <v>129750</v>
       </c>
       <c r="L3" t="inlineStr"/>
       <c r="M3" t="inlineStr"/>
       <c r="N3" t="inlineStr"/>
       <c r="O3" t="inlineStr"/>
       <c r="P3" t="inlineStr"/>
       <c r="Q3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-06-03</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>17:52:57</t>
+          <t>06:33:40</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>BUY</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>WIF</t>
+          <t>SHIB</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Dogwifhat</t>
+          <t>Shiba Inu</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>MEME</t>
         </is>
       </c>
       <c r="G4" t="n">
-        <v>5787.2534</v>
+        <v>240566037.7358</v>
       </c>
       <c r="H4" t="n">
-        <v>0.187265</v>
+        <v>5.3e-06</v>
       </c>
       <c r="I4" t="n">
-        <v>16.2</v>
+        <v>0</v>
       </c>
       <c r="J4" t="n">
-        <v>1083.75</v>
+        <v>1275</v>
       </c>
       <c r="K4" t="n">
-        <v>93744.38</v>
+        <v>110287.5</v>
       </c>
       <c r="L4" t="inlineStr"/>
       <c r="M4" t="inlineStr"/>
       <c r="N4" t="inlineStr"/>
       <c r="O4" t="inlineStr"/>
       <c r="P4" t="inlineStr"/>
       <c r="Q4" t="inlineStr"/>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>06:33:40</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>BUY</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>PEPE</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>Pepe</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>MEME</t>
+        </is>
+      </c>
+      <c r="G5" t="n">
+        <v>339733542.3197</v>
+      </c>
+      <c r="H5" t="n">
+        <v>3.19e-06</v>
+      </c>
+      <c r="I5" t="n">
+        <v>0</v>
+      </c>
+      <c r="J5" t="n">
+        <v>1083.75</v>
+      </c>
+      <c r="K5" t="n">
+        <v>93744.38</v>
+      </c>
+      <c r="L5" t="inlineStr"/>
+      <c r="M5" t="inlineStr"/>
+      <c r="N5" t="inlineStr"/>
+      <c r="O5" t="inlineStr"/>
+      <c r="P5" t="inlineStr"/>
+      <c r="Q5" t="inlineStr"/>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>06:33:40</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>BUY</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>BONK</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>Bonk</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>MEME</t>
+        </is>
+      </c>
+      <c r="G6" t="n">
+        <v>178524709.3023</v>
+      </c>
+      <c r="H6" t="n">
+        <v>5.16e-06</v>
+      </c>
+      <c r="I6" t="n">
+        <v>0</v>
+      </c>
+      <c r="J6" t="n">
+        <v>921.1900000000001</v>
+      </c>
+      <c r="K6" t="n">
+        <v>79682.72</v>
+      </c>
+      <c r="L6" t="inlineStr"/>
+      <c r="M6" t="inlineStr"/>
+      <c r="N6" t="inlineStr"/>
+      <c r="O6" t="inlineStr"/>
+      <c r="P6" t="inlineStr"/>
+      <c r="Q6" t="inlineStr"/>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>06:33:41</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>BUY</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>FLOKI</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>Floki</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>MEME</t>
+        </is>
+      </c>
+      <c r="G7" t="n">
+        <v>28893334.8708</v>
+      </c>
+      <c r="H7" t="n">
+        <v>2.71e-05</v>
+      </c>
+      <c r="I7" t="n">
+        <v>0</v>
+      </c>
+      <c r="J7" t="n">
+        <v>783.01</v>
+      </c>
+      <c r="K7" t="n">
+        <v>67730.31</v>
+      </c>
+      <c r="L7" t="inlineStr"/>
+      <c r="M7" t="inlineStr"/>
+      <c r="N7" t="inlineStr"/>
+      <c r="O7" t="inlineStr"/>
+      <c r="P7" t="inlineStr"/>
+      <c r="Q7" t="inlineStr"/>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>06:33:41</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>BUY</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>WIF</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>Dogwifhat</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>MEME</t>
+        </is>
+      </c>
+      <c r="G8" t="n">
+        <v>3644.297</v>
+      </c>
+      <c r="H8" t="n">
+        <v>0.18263</v>
+      </c>
+      <c r="I8" t="n">
+        <v>15.8</v>
+      </c>
+      <c r="J8" t="n">
+        <v>665.5599999999999</v>
+      </c>
+      <c r="K8" t="n">
+        <v>57570.76</v>
+      </c>
+      <c r="L8" t="inlineStr"/>
+      <c r="M8" t="inlineStr"/>
+      <c r="N8" t="inlineStr"/>
+      <c r="O8" t="inlineStr"/>
+      <c r="P8" t="inlineStr"/>
+      <c r="Q8" t="inlineStr"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:Q2"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>Date</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>Time</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Type</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Symbol</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Coin Name</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Category</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Quantity</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Price (USD)</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Price (INR)</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Invested (USD)</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Invested (INR)</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>Total Value (USD)</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>Total Value (INR)</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>P&amp;L (USD)</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>P&amp;L (INR)</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>P&amp;L %</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Reason</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>2026-06-02</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>22:54:49</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>BUY</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>SOL</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>Solana</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>BIG</t>
+        </is>
+      </c>
+      <c r="G2" t="n">
+        <v>8.306800000000001</v>
+      </c>
+      <c r="H2" t="n">
+        <v>73.93000000000001</v>
+      </c>
+      <c r="I2" t="n">
+        <v>6394.95</v>
+      </c>
+      <c r="J2" t="n">
+        <v>614.12</v>
+      </c>
+      <c r="K2" t="n">
+        <v>53121.81</v>
+      </c>
+      <c r="L2" t="inlineStr"/>
+      <c r="M2" t="inlineStr"/>
+      <c r="N2" t="inlineStr"/>
+      <c r="O2" t="inlineStr"/>
+      <c r="P2" t="inlineStr"/>
+      <c r="Q2" t="inlineStr"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:Q15"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>Date</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>Time</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Type</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Symbol</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Coin Name</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Category</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Quantity</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Price (USD)</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Price (INR)</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Invested (USD)</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Invested (INR)</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>Total Value (USD)</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>Total Value (INR)</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>P&amp;L (USD)</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>P&amp;L (INR)</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>P&amp;L %</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Reason</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>2026-06-04</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>01:26:43</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>BUY</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>ADA</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>Cardano</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>BIG</t>
+        </is>
+      </c>
+      <c r="G2" t="n">
+        <v>1937.538</v>
+      </c>
+      <c r="H2" t="n">
+        <v>0.194654</v>
+      </c>
+      <c r="I2" t="n">
+        <v>16.84</v>
+      </c>
+      <c r="J2" t="n">
+        <v>377.15</v>
+      </c>
+      <c r="K2" t="n">
+        <v>32623.43</v>
+      </c>
+      <c r="L2" t="inlineStr"/>
+      <c r="M2" t="inlineStr"/>
+      <c r="N2" t="inlineStr"/>
+      <c r="O2" t="inlineStr"/>
+      <c r="P2" t="inlineStr"/>
+      <c r="Q2" t="inlineStr"/>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>2026-06-04</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>02:05:28</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>BUY</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>SOL</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>Solana</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>BIG</t>
+        </is>
+      </c>
+      <c r="G3" t="n">
+        <v>5.002</v>
+      </c>
+      <c r="H3" t="n">
+        <v>67.86</v>
+      </c>
+      <c r="I3" t="n">
+        <v>5869.89</v>
+      </c>
+      <c r="J3" t="n">
+        <v>339.43</v>
+      </c>
+      <c r="K3" t="n">
+        <v>29361.09</v>
+      </c>
+      <c r="L3" t="inlineStr"/>
+      <c r="M3" t="inlineStr"/>
+      <c r="N3" t="inlineStr"/>
+      <c r="O3" t="inlineStr"/>
+      <c r="P3" t="inlineStr"/>
+      <c r="Q3" t="inlineStr"/>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>2026-06-04</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>02:06:14</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>SELL</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>ADA</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>Cardano</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>BIG</t>
+        </is>
+      </c>
+      <c r="G4" t="n">
+        <v>1937.538</v>
+      </c>
+      <c r="H4" t="n">
+        <v>0.189072</v>
+      </c>
+      <c r="I4" t="n">
+        <v>16.35</v>
+      </c>
+      <c r="J4" t="n">
+        <v>377.15</v>
+      </c>
+      <c r="K4" t="n">
+        <v>32623.43</v>
+      </c>
+      <c r="L4" t="n">
+        <v>366.33</v>
+      </c>
+      <c r="M4" t="n">
+        <v>31687.91</v>
+      </c>
+      <c r="N4" t="n">
+        <v>-10.82</v>
+      </c>
+      <c r="O4" t="n">
+        <v>-935.53</v>
+      </c>
+      <c r="P4" t="n">
+        <v>-2.87</v>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t>STOP_LOSS</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>2026-06-04</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>02:06:29</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>BUY</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>ADA</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>Cardano</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>BIG</t>
+        </is>
+      </c>
+      <c r="G5" t="n">
+        <v>1809.4933</v>
+      </c>
+      <c r="H5" t="n">
+        <v>0.189072</v>
+      </c>
+      <c r="I5" t="n">
+        <v>16.35</v>
+      </c>
+      <c r="J5" t="n">
+        <v>342.12</v>
+      </c>
+      <c r="K5" t="n">
+        <v>29593.77</v>
+      </c>
+      <c r="L5" t="inlineStr"/>
+      <c r="M5" t="inlineStr"/>
+      <c r="N5" t="inlineStr"/>
+      <c r="O5" t="inlineStr"/>
+      <c r="P5" t="inlineStr"/>
+      <c r="Q5" t="inlineStr"/>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t>2026-06-04</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>03:07:34</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>SELL</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>SOL</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>Solana</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>BIG</t>
+        </is>
+      </c>
+      <c r="G6" t="n">
+        <v>5.002</v>
+      </c>
+      <c r="H6" t="n">
+        <v>70.7</v>
+      </c>
+      <c r="I6" t="n">
+        <v>6115.55</v>
+      </c>
+      <c r="J6" t="n">
+        <v>339.43</v>
+      </c>
+      <c r="K6" t="n">
+        <v>29361.09</v>
+      </c>
+      <c r="L6" t="n">
+        <v>353.64</v>
+      </c>
+      <c r="M6" t="n">
+        <v>30589.88</v>
+      </c>
+      <c r="N6" t="n">
+        <v>14.21</v>
+      </c>
+      <c r="O6" t="n">
+        <v>1228.79</v>
+      </c>
+      <c r="P6" t="n">
+        <v>4.19</v>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t>TAKE_PROFIT</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t>2026-06-04</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>03:08:35</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>SELL</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>ADA</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>Cardano</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>BIG</t>
+        </is>
+      </c>
+      <c r="G7" t="n">
+        <v>1809.4933</v>
+      </c>
+      <c r="H7" t="n">
+        <v>0.196783</v>
+      </c>
+      <c r="I7" t="n">
+        <v>17.02</v>
+      </c>
+      <c r="J7" t="n">
+        <v>342.12</v>
+      </c>
+      <c r="K7" t="n">
+        <v>29593.77</v>
+      </c>
+      <c r="L7" t="n">
+        <v>356.08</v>
+      </c>
+      <c r="M7" t="n">
+        <v>30800.71</v>
+      </c>
+      <c r="N7" t="n">
+        <v>13.95</v>
+      </c>
+      <c r="O7" t="n">
+        <v>1206.93</v>
+      </c>
+      <c r="P7" t="n">
+        <v>4.08</v>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t>TAKE_PROFIT</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t>2026-06-04</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>07:12:06</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>BUY</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>ADA</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>Cardano</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>BIG</t>
+        </is>
+      </c>
+      <c r="G8" t="n">
+        <v>1926.417</v>
+      </c>
+      <c r="H8" t="n">
+        <v>0.196678</v>
+      </c>
+      <c r="I8" t="n">
+        <v>17.01</v>
+      </c>
+      <c r="J8" t="n">
+        <v>378.88</v>
+      </c>
+      <c r="K8" t="n">
+        <v>32773.45</v>
+      </c>
+      <c r="L8" t="inlineStr"/>
+      <c r="M8" t="inlineStr"/>
+      <c r="N8" t="inlineStr"/>
+      <c r="O8" t="inlineStr"/>
+      <c r="P8" t="inlineStr"/>
+      <c r="Q8" t="inlineStr"/>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>2026-06-04</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>09:12:51</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>SELL</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>ADA</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>Cardano</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>BIG</t>
+        </is>
+      </c>
+      <c r="G9" t="n">
+        <v>1926.417</v>
+      </c>
+      <c r="H9" t="n">
+        <v>0.191658</v>
+      </c>
+      <c r="I9" t="n">
+        <v>16.58</v>
+      </c>
+      <c r="J9" t="n">
+        <v>378.88</v>
+      </c>
+      <c r="K9" t="n">
+        <v>32773.45</v>
+      </c>
+      <c r="L9" t="n">
+        <v>369.21</v>
+      </c>
+      <c r="M9" t="n">
+        <v>31936.94</v>
+      </c>
+      <c r="N9" t="n">
+        <v>-9.67</v>
+      </c>
+      <c r="O9" t="n">
+        <v>-836.51</v>
+      </c>
+      <c r="P9" t="n">
+        <v>-2.55</v>
+      </c>
+      <c r="Q9" t="inlineStr">
+        <is>
+          <t>STOP_LOSS</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t>2026-06-04</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>09:13:07</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>BUY</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>ADA</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>Cardano</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>BIG</t>
+        </is>
+      </c>
+      <c r="G10" t="n">
+        <v>1971.8289</v>
+      </c>
+      <c r="H10" t="n">
+        <v>0.191658</v>
+      </c>
+      <c r="I10" t="n">
+        <v>16.58</v>
+      </c>
+      <c r="J10" t="n">
+        <v>377.92</v>
+      </c>
+      <c r="K10" t="n">
+        <v>32689.8</v>
+      </c>
+      <c r="L10" t="inlineStr"/>
+      <c r="M10" t="inlineStr"/>
+      <c r="N10" t="inlineStr"/>
+      <c r="O10" t="inlineStr"/>
+      <c r="P10" t="inlineStr"/>
+      <c r="Q10" t="inlineStr"/>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>2026-06-04</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>09:27:27</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>BUY</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>SOL</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>Solana</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>BIG</t>
+        </is>
+      </c>
+      <c r="G11" t="n">
+        <v>5.0033</v>
+      </c>
+      <c r="H11" t="n">
+        <v>67.98</v>
+      </c>
+      <c r="I11" t="n">
+        <v>5880.27</v>
+      </c>
+      <c r="J11" t="n">
+        <v>340.13</v>
+      </c>
+      <c r="K11" t="n">
+        <v>29420.82</v>
+      </c>
+      <c r="L11" t="inlineStr"/>
+      <c r="M11" t="inlineStr"/>
+      <c r="N11" t="inlineStr"/>
+      <c r="O11" t="inlineStr"/>
+      <c r="P11" t="inlineStr"/>
+      <c r="Q11" t="inlineStr"/>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t>2026-06-04</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>16:31:40</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>SELL</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>ADA</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>Cardano</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>BIG</t>
+        </is>
+      </c>
+      <c r="G12" t="n">
+        <v>1971.8289</v>
+      </c>
+      <c r="H12" t="n">
+        <v>0.186732</v>
+      </c>
+      <c r="I12" t="n">
+        <v>16.15</v>
+      </c>
+      <c r="J12" t="n">
+        <v>377.92</v>
+      </c>
+      <c r="K12" t="n">
+        <v>32689.8</v>
+      </c>
+      <c r="L12" t="n">
+        <v>368.2</v>
+      </c>
+      <c r="M12" t="n">
+        <v>31849.61</v>
+      </c>
+      <c r="N12" t="n">
+        <v>-9.710000000000001</v>
+      </c>
+      <c r="O12" t="n">
+        <v>-840.1900000000001</v>
+      </c>
+      <c r="P12" t="n">
+        <v>-2.57</v>
+      </c>
+      <c r="Q12" t="inlineStr">
+        <is>
+          <t>STOP_LOSS</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t>2026-06-04</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>16:31:56</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>BUY</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>ADA</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>Cardano</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>BIG</t>
+        </is>
+      </c>
+      <c r="G13" t="n">
+        <v>1836.498</v>
+      </c>
+      <c r="H13" t="n">
+        <v>0.186732</v>
+      </c>
+      <c r="I13" t="n">
+        <v>16.15</v>
+      </c>
+      <c r="J13" t="n">
+        <v>342.93</v>
+      </c>
+      <c r="K13" t="n">
+        <v>29663.7</v>
+      </c>
+      <c r="L13" t="inlineStr"/>
+      <c r="M13" t="inlineStr"/>
+      <c r="N13" t="inlineStr"/>
+      <c r="O13" t="inlineStr"/>
+      <c r="P13" t="inlineStr"/>
+      <c r="Q13" t="inlineStr"/>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t>2026-06-04</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>21:34:28</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>SELL</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>ADA</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>Cardano</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>BIG</t>
+        </is>
+      </c>
+      <c r="G14" t="n">
+        <v>1836.498</v>
+      </c>
+      <c r="H14" t="n">
+        <v>0.181865</v>
+      </c>
+      <c r="I14" t="n">
+        <v>15.73</v>
+      </c>
+      <c r="J14" t="n">
+        <v>342.93</v>
+      </c>
+      <c r="K14" t="n">
+        <v>29663.7</v>
+      </c>
+      <c r="L14" t="n">
+        <v>333.99</v>
+      </c>
+      <c r="M14" t="n">
+        <v>28890.54</v>
+      </c>
+      <c r="N14" t="n">
+        <v>-8.94</v>
+      </c>
+      <c r="O14" t="n">
+        <v>-773.16</v>
+      </c>
+      <c r="P14" t="n">
+        <v>-2.61</v>
+      </c>
+      <c r="Q14" t="inlineStr">
+        <is>
+          <t>STOP_LOSS</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t>2026-06-04</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>21:34:44</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>BUY</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>ADA</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>Cardano</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>BIG</t>
+        </is>
+      </c>
+      <c r="G15" t="n">
+        <v>1880.7309</v>
+      </c>
+      <c r="H15" t="n">
+        <v>0.181865</v>
+      </c>
+      <c r="I15" t="n">
+        <v>15.73</v>
+      </c>
+      <c r="J15" t="n">
+        <v>342.04</v>
+      </c>
+      <c r="K15" t="n">
+        <v>29586.38</v>
+      </c>
+      <c r="L15" t="inlineStr"/>
+      <c r="M15" t="inlineStr"/>
+      <c r="N15" t="inlineStr"/>
+      <c r="O15" t="inlineStr"/>
+      <c r="P15" t="inlineStr"/>
+      <c r="Q15" t="inlineStr"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:Q23"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>Date</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>Time</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Type</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Symbol</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Coin Name</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Category</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Quantity</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Price (USD)</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Price (INR)</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Invested (USD)</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Invested (INR)</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>Total Value (USD)</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>Total Value (INR)</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>P&amp;L (USD)</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>P&amp;L (INR)</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>P&amp;L %</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Reason</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>2026-06-05</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>00:15:19</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>SELL</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>ADA</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>Cardano</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>BIG</t>
+        </is>
+      </c>
+      <c r="G2" t="n">
+        <v>1880.7309</v>
+      </c>
+      <c r="H2" t="n">
+        <v>0.177186</v>
+      </c>
+      <c r="I2" t="n">
+        <v>15.33</v>
+      </c>
+      <c r="J2" t="n">
+        <v>342.04</v>
+      </c>
+      <c r="K2" t="n">
+        <v>29586.38</v>
+      </c>
+      <c r="L2" t="n">
+        <v>333.24</v>
+      </c>
+      <c r="M2" t="n">
+        <v>28825.19</v>
+      </c>
+      <c r="N2" t="n">
+        <v>-8.800000000000001</v>
+      </c>
+      <c r="O2" t="n">
+        <v>-761.1900000000001</v>
+      </c>
+      <c r="P2" t="n">
+        <v>-2.57</v>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t>STOP_LOSS</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>2026-06-05</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>00:15:35</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>BUY</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>ADA</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>Cardano</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>BIG</t>
+        </is>
+      </c>
+      <c r="G3" t="n">
+        <v>1925.4294</v>
+      </c>
+      <c r="H3" t="n">
+        <v>0.177186</v>
+      </c>
+      <c r="I3" t="n">
+        <v>15.33</v>
+      </c>
+      <c r="J3" t="n">
+        <v>341.16</v>
+      </c>
+      <c r="K3" t="n">
+        <v>29510.27</v>
+      </c>
+      <c r="L3" t="inlineStr"/>
+      <c r="M3" t="inlineStr"/>
+      <c r="N3" t="inlineStr"/>
+      <c r="O3" t="inlineStr"/>
+      <c r="P3" t="inlineStr"/>
+      <c r="Q3" t="inlineStr"/>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>2026-06-05</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>01:16:40</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>SELL</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>ADA</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>Cardano</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>BIG</t>
+        </is>
+      </c>
+      <c r="G4" t="n">
+        <v>1925.4294</v>
+      </c>
+      <c r="H4" t="n">
+        <v>0.172726</v>
+      </c>
+      <c r="I4" t="n">
+        <v>14.94</v>
+      </c>
+      <c r="J4" t="n">
+        <v>341.16</v>
+      </c>
+      <c r="K4" t="n">
+        <v>29510.27</v>
+      </c>
+      <c r="L4" t="n">
+        <v>332.57</v>
+      </c>
+      <c r="M4" t="n">
+        <v>28767.45</v>
+      </c>
+      <c r="N4" t="n">
+        <v>-8.59</v>
+      </c>
+      <c r="O4" t="n">
+        <v>-742.8099999999999</v>
+      </c>
+      <c r="P4" t="n">
+        <v>-2.52</v>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t>STOP_LOSS</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>2026-06-05</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>01:16:56</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>BUY</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>ADA</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>Cardano</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>BIG</t>
+        </is>
+      </c>
+      <c r="G5" t="n">
+        <v>1970.1747</v>
+      </c>
+      <c r="H5" t="n">
+        <v>0.172726</v>
+      </c>
+      <c r="I5" t="n">
+        <v>14.94</v>
+      </c>
+      <c r="J5" t="n">
+        <v>340.3</v>
+      </c>
+      <c r="K5" t="n">
+        <v>29435.98</v>
+      </c>
+      <c r="L5" t="inlineStr"/>
+      <c r="M5" t="inlineStr"/>
+      <c r="N5" t="inlineStr"/>
+      <c r="O5" t="inlineStr"/>
+      <c r="P5" t="inlineStr"/>
+      <c r="Q5" t="inlineStr"/>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t>2026-06-05</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>02:31:05</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>SELL</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>ADA</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>Cardano</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>BIG</t>
+        </is>
+      </c>
+      <c r="G6" t="n">
+        <v>1970.1747</v>
+      </c>
+      <c r="H6" t="n">
+        <v>0.168368</v>
+      </c>
+      <c r="I6" t="n">
+        <v>14.56</v>
+      </c>
+      <c r="J6" t="n">
+        <v>340.3</v>
+      </c>
+      <c r="K6" t="n">
+        <v>29435.98</v>
+      </c>
+      <c r="L6" t="n">
+        <v>331.71</v>
+      </c>
+      <c r="M6" t="n">
+        <v>28693.29</v>
+      </c>
+      <c r="N6" t="n">
+        <v>-8.59</v>
+      </c>
+      <c r="O6" t="n">
+        <v>-742.6900000000001</v>
+      </c>
+      <c r="P6" t="n">
+        <v>-2.52</v>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t>STOP_LOSS</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t>2026-06-05</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>02:31:21</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>BUY</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>ADA</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>Cardano</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>BIG</t>
+        </is>
+      </c>
+      <c r="G7" t="n">
+        <v>2016.0707</v>
+      </c>
+      <c r="H7" t="n">
+        <v>0.168368</v>
+      </c>
+      <c r="I7" t="n">
+        <v>14.56</v>
+      </c>
+      <c r="J7" t="n">
+        <v>339.44</v>
+      </c>
+      <c r="K7" t="n">
+        <v>29361.71</v>
+      </c>
+      <c r="L7" t="inlineStr"/>
+      <c r="M7" t="inlineStr"/>
+      <c r="N7" t="inlineStr"/>
+      <c r="O7" t="inlineStr"/>
+      <c r="P7" t="inlineStr"/>
+      <c r="Q7" t="inlineStr"/>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t>2026-06-05</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>03:01:16</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>SELL</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>ADA</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>Cardano</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>BIG</t>
+        </is>
+      </c>
+      <c r="G8" t="n">
+        <v>2016.0707</v>
+      </c>
+      <c r="H8" t="n">
+        <v>0.164029</v>
+      </c>
+      <c r="I8" t="n">
+        <v>14.19</v>
+      </c>
+      <c r="J8" t="n">
+        <v>339.44</v>
+      </c>
+      <c r="K8" t="n">
+        <v>29361.71</v>
+      </c>
+      <c r="L8" t="n">
+        <v>330.69</v>
+      </c>
+      <c r="M8" t="n">
+        <v>28605.04</v>
+      </c>
+      <c r="N8" t="n">
+        <v>-8.75</v>
+      </c>
+      <c r="O8" t="n">
+        <v>-756.6799999999999</v>
+      </c>
+      <c r="P8" t="n">
+        <v>-2.58</v>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t>STOP_LOSS</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>2026-06-05</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>03:01:32</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>BUY</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>ADA</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>Cardano</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>BIG</t>
+        </is>
+      </c>
+      <c r="G9" t="n">
+        <v>2064.068</v>
+      </c>
+      <c r="H9" t="n">
+        <v>0.164029</v>
+      </c>
+      <c r="I9" t="n">
+        <v>14.19</v>
+      </c>
+      <c r="J9" t="n">
+        <v>338.57</v>
+      </c>
+      <c r="K9" t="n">
+        <v>29286.05</v>
+      </c>
+      <c r="L9" t="inlineStr"/>
+      <c r="M9" t="inlineStr"/>
+      <c r="N9" t="inlineStr"/>
+      <c r="O9" t="inlineStr"/>
+      <c r="P9" t="inlineStr"/>
+      <c r="Q9" t="inlineStr"/>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t>2026-06-05</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>03:54:36</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>SELL</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>ADA</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>Cardano</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>BIG</t>
+        </is>
+      </c>
+      <c r="G10" t="n">
+        <v>2064.068</v>
+      </c>
+      <c r="H10" t="n">
+        <v>0.159849</v>
+      </c>
+      <c r="I10" t="n">
+        <v>13.83</v>
+      </c>
+      <c r="J10" t="n">
+        <v>338.57</v>
+      </c>
+      <c r="K10" t="n">
+        <v>29286.05</v>
+      </c>
+      <c r="L10" t="n">
+        <v>329.94</v>
+      </c>
+      <c r="M10" t="n">
+        <v>28539.74</v>
+      </c>
+      <c r="N10" t="n">
+        <v>-8.630000000000001</v>
+      </c>
+      <c r="O10" t="n">
+        <v>-746.3099999999999</v>
+      </c>
+      <c r="P10" t="n">
+        <v>-2.55</v>
+      </c>
+      <c r="Q10" t="inlineStr">
+        <is>
+          <t>STOP_LOSS</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>2026-06-05</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>03:54:51</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>BUY</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>ADA</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>Cardano</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>BIG</t>
+        </is>
+      </c>
+      <c r="G11" t="n">
+        <v>2112.6453</v>
+      </c>
+      <c r="H11" t="n">
+        <v>0.159849</v>
+      </c>
+      <c r="I11" t="n">
+        <v>13.83</v>
+      </c>
+      <c r="J11" t="n">
+        <v>337.7</v>
+      </c>
+      <c r="K11" t="n">
+        <v>29211.42</v>
+      </c>
+      <c r="L11" t="inlineStr"/>
+      <c r="M11" t="inlineStr"/>
+      <c r="N11" t="inlineStr"/>
+      <c r="O11" t="inlineStr"/>
+      <c r="P11" t="inlineStr"/>
+      <c r="Q11" t="inlineStr"/>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t>2026-06-05</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>04:30:49</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>SELL</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>ADA</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>Cardano</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>BIG</t>
+        </is>
+      </c>
+      <c r="G12" t="n">
+        <v>2112.6453</v>
+      </c>
+      <c r="H12" t="n">
+        <v>0.16654</v>
+      </c>
+      <c r="I12" t="n">
+        <v>14.41</v>
+      </c>
+      <c r="J12" t="n">
+        <v>337.7</v>
+      </c>
+      <c r="K12" t="n">
+        <v>29211.42</v>
+      </c>
+      <c r="L12" t="n">
+        <v>351.84</v>
+      </c>
+      <c r="M12" t="n">
+        <v>30434.16</v>
+      </c>
+      <c r="N12" t="n">
+        <v>14.14</v>
+      </c>
+      <c r="O12" t="n">
+        <v>1222.74</v>
+      </c>
+      <c r="P12" t="n">
+        <v>4.19</v>
+      </c>
+      <c r="Q12" t="inlineStr">
+        <is>
+          <t>TAKE_PROFIT</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t>2026-06-05</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>04:31:05</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>BUY</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>ADA</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>Cardano</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>BIG</t>
+        </is>
+      </c>
+      <c r="G13" t="n">
+        <v>2036.2544</v>
+      </c>
+      <c r="H13" t="n">
+        <v>0.16654</v>
+      </c>
+      <c r="I13" t="n">
+        <v>14.41</v>
+      </c>
+      <c r="J13" t="n">
+        <v>339.12</v>
+      </c>
+      <c r="K13" t="n">
+        <v>29333.69</v>
+      </c>
+      <c r="L13" t="inlineStr"/>
+      <c r="M13" t="inlineStr"/>
+      <c r="N13" t="inlineStr"/>
+      <c r="O13" t="inlineStr"/>
+      <c r="P13" t="inlineStr"/>
+      <c r="Q13" t="inlineStr"/>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t>2026-06-05</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>05:59:21</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>SELL</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>SOL</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>Solana</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>BIG</t>
+        </is>
+      </c>
+      <c r="G14" t="n">
+        <v>5.0033</v>
+      </c>
+      <c r="H14" t="n">
+        <v>66.18000000000001</v>
+      </c>
+      <c r="I14" t="n">
+        <v>5724.57</v>
+      </c>
+      <c r="J14" t="n">
+        <v>340.13</v>
+      </c>
+      <c r="K14" t="n">
+        <v>29420.82</v>
+      </c>
+      <c r="L14" t="n">
+        <v>331.12</v>
+      </c>
+      <c r="M14" t="n">
+        <v>28641.81</v>
+      </c>
+      <c r="N14" t="n">
+        <v>-9.01</v>
+      </c>
+      <c r="O14" t="n">
+        <v>-779.02</v>
+      </c>
+      <c r="P14" t="n">
+        <v>-2.65</v>
+      </c>
+      <c r="Q14" t="inlineStr">
+        <is>
+          <t>STOP_LOSS</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t>2026-06-05</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>06:20:29</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>SELL</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>ADA</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>Cardano</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>BIG</t>
+        </is>
+      </c>
+      <c r="G15" t="n">
+        <v>2036.2544</v>
+      </c>
+      <c r="H15" t="n">
+        <v>0.162353</v>
+      </c>
+      <c r="I15" t="n">
+        <v>14.04</v>
+      </c>
+      <c r="J15" t="n">
+        <v>339.12</v>
+      </c>
+      <c r="K15" t="n">
+        <v>29333.69</v>
+      </c>
+      <c r="L15" t="n">
+        <v>330.59</v>
+      </c>
+      <c r="M15" t="n">
+        <v>28596.21</v>
+      </c>
+      <c r="N15" t="n">
+        <v>-8.529999999999999</v>
+      </c>
+      <c r="O15" t="n">
+        <v>-737.48</v>
+      </c>
+      <c r="P15" t="n">
+        <v>-2.51</v>
+      </c>
+      <c r="Q15" t="inlineStr">
+        <is>
+          <t>STOP_LOSS</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr">
+        <is>
+          <t>2026-06-05</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>06:20:45</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>BUY</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>ADA</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>Cardano</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>BIG</t>
+        </is>
+      </c>
+      <c r="G16" t="n">
+        <v>2287.4671</v>
+      </c>
+      <c r="H16" t="n">
+        <v>0.162353</v>
+      </c>
+      <c r="I16" t="n">
+        <v>14.04</v>
+      </c>
+      <c r="J16" t="n">
+        <v>371.38</v>
+      </c>
+      <c r="K16" t="n">
+        <v>32124.12</v>
+      </c>
+      <c r="L16" t="inlineStr"/>
+      <c r="M16" t="inlineStr"/>
+      <c r="N16" t="inlineStr"/>
+      <c r="O16" t="inlineStr"/>
+      <c r="P16" t="inlineStr"/>
+      <c r="Q16" t="inlineStr"/>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr">
+        <is>
+          <t>2026-06-05</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>13:59:26</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>BUY</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>ETH</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>Ethereum</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>BIG</t>
+        </is>
+      </c>
+      <c r="G17" t="n">
+        <v>0.2065</v>
+      </c>
+      <c r="H17" t="n">
+        <v>1618.44</v>
+      </c>
+      <c r="I17" t="n">
+        <v>139995.06</v>
+      </c>
+      <c r="J17" t="n">
+        <v>334.24</v>
+      </c>
+      <c r="K17" t="n">
+        <v>28911.71</v>
+      </c>
+      <c r="L17" t="inlineStr"/>
+      <c r="M17" t="inlineStr"/>
+      <c r="N17" t="inlineStr"/>
+      <c r="O17" t="inlineStr"/>
+      <c r="P17" t="inlineStr"/>
+      <c r="Q17" t="inlineStr"/>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr">
+        <is>
+          <t>2026-06-05</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>15:40:53</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>SELL</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>ADA</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>Cardano</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>BIG</t>
+        </is>
+      </c>
+      <c r="G18" t="n">
+        <v>2287.4671</v>
+      </c>
+      <c r="H18" t="n">
+        <v>0.158197</v>
+      </c>
+      <c r="I18" t="n">
+        <v>13.68</v>
+      </c>
+      <c r="J18" t="n">
+        <v>371.38</v>
+      </c>
+      <c r="K18" t="n">
+        <v>32124.12</v>
+      </c>
+      <c r="L18" t="n">
+        <v>361.87</v>
+      </c>
+      <c r="M18" t="n">
+        <v>31301.79</v>
+      </c>
+      <c r="N18" t="n">
+        <v>-9.51</v>
+      </c>
+      <c r="O18" t="n">
+        <v>-822.33</v>
+      </c>
+      <c r="P18" t="n">
+        <v>-2.56</v>
+      </c>
+      <c r="Q18" t="inlineStr">
+        <is>
+          <t>STOP_LOSS</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr">
+        <is>
+          <t>2026-06-05</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>15:41:08</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>BUY</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>ADA</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>Cardano</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>BIG</t>
+        </is>
+      </c>
+      <c r="G19" t="n">
+        <v>2130.2713</v>
+      </c>
+      <c r="H19" t="n">
+        <v>0.158197</v>
+      </c>
+      <c r="I19" t="n">
+        <v>13.68</v>
+      </c>
+      <c r="J19" t="n">
+        <v>337</v>
+      </c>
+      <c r="K19" t="n">
+        <v>29150.72</v>
+      </c>
+      <c r="L19" t="inlineStr"/>
+      <c r="M19" t="inlineStr"/>
+      <c r="N19" t="inlineStr"/>
+      <c r="O19" t="inlineStr"/>
+      <c r="P19" t="inlineStr"/>
+      <c r="Q19" t="inlineStr"/>
+    </row>
+    <row r="20">
+      <c r="A20" t="inlineStr">
+        <is>
+          <t>2026-06-05</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>15:41:54</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>SELL</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>ETH</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>Ethereum</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>BIG</t>
+        </is>
+      </c>
+      <c r="G20" t="n">
+        <v>0.2065</v>
+      </c>
+      <c r="H20" t="n">
+        <v>1575.06</v>
+      </c>
+      <c r="I20" t="n">
+        <v>136242.69</v>
+      </c>
+      <c r="J20" t="n">
+        <v>334.24</v>
+      </c>
+      <c r="K20" t="n">
+        <v>28911.71</v>
+      </c>
+      <c r="L20" t="n">
+        <v>325.28</v>
+      </c>
+      <c r="M20" t="n">
+        <v>28136.77</v>
+      </c>
+      <c r="N20" t="n">
+        <v>-8.960000000000001</v>
+      </c>
+      <c r="O20" t="n">
+        <v>-774.9400000000001</v>
+      </c>
+      <c r="P20" t="n">
+        <v>-2.68</v>
+      </c>
+      <c r="Q20" t="inlineStr">
+        <is>
+          <t>STOP_LOSS</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr">
+        <is>
+          <t>2026-06-05</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>15:42:10</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>BUY</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>ETH</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>Ethereum</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>BIG</t>
+        </is>
+      </c>
+      <c r="G21" t="n">
+        <v>0.2132</v>
+      </c>
+      <c r="H21" t="n">
+        <v>1575.06</v>
+      </c>
+      <c r="I21" t="n">
+        <v>136242.69</v>
+      </c>
+      <c r="J21" t="n">
+        <v>335.83</v>
+      </c>
+      <c r="K21" t="n">
+        <v>29049.32</v>
+      </c>
+      <c r="L21" t="inlineStr"/>
+      <c r="M21" t="inlineStr"/>
+      <c r="N21" t="inlineStr"/>
+      <c r="O21" t="inlineStr"/>
+      <c r="P21" t="inlineStr"/>
+      <c r="Q21" t="inlineStr"/>
+    </row>
+    <row r="22">
+      <c r="A22" t="inlineStr">
+        <is>
+          <t>2026-06-05</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>18:56:35</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>BUY</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>SOL</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>Solana</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>BIG</t>
+        </is>
+      </c>
+      <c r="G22" t="n">
+        <v>4.7923</v>
+      </c>
+      <c r="H22" t="n">
+        <v>63.07</v>
+      </c>
+      <c r="I22" t="n">
+        <v>5455.56</v>
+      </c>
+      <c r="J22" t="n">
+        <v>302.25</v>
+      </c>
+      <c r="K22" t="n">
+        <v>26144.39</v>
+      </c>
+      <c r="L22" t="inlineStr"/>
+      <c r="M22" t="inlineStr"/>
+      <c r="N22" t="inlineStr"/>
+      <c r="O22" t="inlineStr"/>
+      <c r="P22" t="inlineStr"/>
+      <c r="Q22" t="inlineStr"/>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr">
+        <is>
+          <t>2026-06-05</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>19:21:59</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>BUY</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>XRP</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>Ripple</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>BIG</t>
+        </is>
+      </c>
+      <c r="G23" t="n">
+        <v>253.7524</v>
+      </c>
+      <c r="H23" t="n">
+        <v>1.072</v>
+      </c>
+      <c r="I23" t="n">
+        <v>92.73</v>
+      </c>
+      <c r="J23" t="n">
+        <v>272.02</v>
+      </c>
+      <c r="K23" t="n">
+        <v>23529.95</v>
+      </c>
+      <c r="L23" t="inlineStr"/>
+      <c r="M23" t="inlineStr"/>
+      <c r="N23" t="inlineStr"/>
+      <c r="O23" t="inlineStr"/>
+      <c r="P23" t="inlineStr"/>
+      <c r="Q23" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>