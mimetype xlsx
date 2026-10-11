--- v1 (2026-06-13)
+++ v2 (2026-10-11)
@@ -1,59 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
-    <sheet name="20260610" sheetId="1" state="visible" r:id="rId1"/>
-[...3 lines deleted...]
-    <sheet name="20260605" sheetId="5" state="visible" r:id="rId5"/>
+    <sheet name="20261008" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet name="20261009" sheetId="2" state="visible" r:id="rId2"/>
+    <sheet name="20261007" sheetId="3" state="visible" r:id="rId3"/>
+    <sheet name="20261001" sheetId="4" state="visible" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
     </fill>
@@ -138,51 +136,51 @@
       <rgbColor rgb="0099CCFF"/>
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId6" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -528,377 +526,419 @@
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>P&amp;L (USD)</t>
         </is>
       </c>
       <c r="O1" s="1" t="inlineStr">
         <is>
           <t>P&amp;L (INR)</t>
         </is>
       </c>
       <c r="P1" s="1" t="inlineStr">
         <is>
           <t>P&amp;L %</t>
         </is>
       </c>
       <c r="Q1" s="1" t="inlineStr">
         <is>
           <t>Reason</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>2026-06-10</t>
+          <t>2026-10-08</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>06:18:30</t>
+          <t>12:12:59</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>BUY</t>
+          <t>SELL</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>DOGE</t>
+          <t>ADA</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Dogecoin</t>
+          <t>Cardano</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>MEME</t>
+          <t>BIG</t>
         </is>
       </c>
       <c r="G2" t="n">
-        <v>17958.695</v>
+        <v>2406.6817</v>
       </c>
       <c r="H2" t="n">
-        <v>0.083525</v>
+        <v>0.248765</v>
       </c>
       <c r="I2" t="n">
-        <v>7.22</v>
+        <v>21.52</v>
       </c>
       <c r="J2" t="n">
-        <v>1500</v>
+        <v>614.12</v>
       </c>
       <c r="K2" t="n">
-        <v>129750</v>
-[...6 lines deleted...]
-      <c r="Q2" t="inlineStr"/>
+        <v>53121.81</v>
+      </c>
+      <c r="L2" t="n">
+        <v>598.7</v>
+      </c>
+      <c r="M2" t="n">
+        <v>51787.39</v>
+      </c>
+      <c r="N2" t="n">
+        <v>-15.43</v>
+      </c>
+      <c r="O2" t="n">
+        <v>-1334.42</v>
+      </c>
+      <c r="P2" t="n">
+        <v>-2.51</v>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t>STOP_LOSS</t>
+        </is>
+      </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>2026-06-10</t>
+          <t>2026-10-08</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>06:18:30</t>
+          <t>15:57:55</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>BUY</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>SHIB</t>
+          <t>ADA</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Shiba Inu</t>
+          <t>Cardano</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>MEME</t>
+          <t>BIG</t>
         </is>
       </c>
       <c r="G3" t="n">
-        <v>274784482.7586</v>
+        <v>2635.0913</v>
       </c>
       <c r="H3" t="n">
-        <v>4.64e-06</v>
+        <v>0.232471</v>
       </c>
       <c r="I3" t="n">
-        <v>0</v>
+        <v>20.11</v>
       </c>
       <c r="J3" t="n">
-        <v>1275</v>
+        <v>612.58</v>
       </c>
       <c r="K3" t="n">
-        <v>110287.5</v>
+        <v>52988.37</v>
       </c>
       <c r="L3" t="inlineStr"/>
       <c r="M3" t="inlineStr"/>
       <c r="N3" t="inlineStr"/>
       <c r="O3" t="inlineStr"/>
       <c r="P3" t="inlineStr"/>
       <c r="Q3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>2026-06-10</t>
+          <t>2026-10-08</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>06:18:30</t>
+          <t>17:25:15</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>BUY</t>
+          <t>SELL</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>PEPE</t>
+          <t>ADA</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Pepe</t>
+          <t>Cardano</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>MEME</t>
+          <t>BIG</t>
         </is>
       </c>
       <c r="G4" t="n">
-        <v>396978021.978</v>
+        <v>2635.0913</v>
       </c>
       <c r="H4" t="n">
-        <v>2.73e-06</v>
+        <v>0.226622</v>
       </c>
       <c r="I4" t="n">
-        <v>0</v>
+        <v>19.6</v>
       </c>
       <c r="J4" t="n">
-        <v>1083.75</v>
+        <v>612.58</v>
       </c>
       <c r="K4" t="n">
-        <v>93744.38</v>
-[...6 lines deleted...]
-      <c r="Q4" t="inlineStr"/>
+        <v>52988.37</v>
+      </c>
+      <c r="L4" t="n">
+        <v>597.17</v>
+      </c>
+      <c r="M4" t="n">
+        <v>51655.18</v>
+      </c>
+      <c r="N4" t="n">
+        <v>-15.41</v>
+      </c>
+      <c r="O4" t="n">
+        <v>-1333.19</v>
+      </c>
+      <c r="P4" t="n">
+        <v>-2.52</v>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t>STOP_LOSS</t>
+        </is>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>2026-06-10</t>
+          <t>2026-10-08</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>06:18:31</t>
+          <t>17:25:31</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>BUY</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>BONK</t>
+          <t>ADA</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Bonk</t>
+          <t>Cardano</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>MEME</t>
+          <t>BIG</t>
         </is>
       </c>
       <c r="G5" t="n">
-        <v>215734777.5176</v>
+        <v>2696.3007</v>
       </c>
       <c r="H5" t="n">
-        <v>4.27e-06</v>
+        <v>0.226622</v>
       </c>
       <c r="I5" t="n">
-        <v>0</v>
+        <v>19.6</v>
       </c>
       <c r="J5" t="n">
-        <v>921.1900000000001</v>
+        <v>611.04</v>
       </c>
       <c r="K5" t="n">
-        <v>79682.72</v>
+        <v>52855.05</v>
       </c>
       <c r="L5" t="inlineStr"/>
       <c r="M5" t="inlineStr"/>
       <c r="N5" t="inlineStr"/>
       <c r="O5" t="inlineStr"/>
       <c r="P5" t="inlineStr"/>
       <c r="Q5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>2026-06-10</t>
+          <t>2026-10-08</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>06:18:31</t>
+          <t>18:13:18</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>BUY</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>FLOKI</t>
+          <t>SOL</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>Floki</t>
+          <t>Solana</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>MEME</t>
+          <t>BIG</t>
         </is>
       </c>
       <c r="G6" t="n">
-        <v>32638990.2043</v>
+        <v>5.1856</v>
       </c>
       <c r="H6" t="n">
-        <v>2.399e-05</v>
+        <v>106.05</v>
       </c>
       <c r="I6" t="n">
-        <v>0</v>
+        <v>9173.32</v>
       </c>
       <c r="J6" t="n">
-        <v>783.01</v>
+        <v>549.9400000000001</v>
       </c>
       <c r="K6" t="n">
-        <v>67730.31</v>
+        <v>47569.55</v>
       </c>
       <c r="L6" t="inlineStr"/>
       <c r="M6" t="inlineStr"/>
       <c r="N6" t="inlineStr"/>
       <c r="O6" t="inlineStr"/>
       <c r="P6" t="inlineStr"/>
       <c r="Q6" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>2026-06-10</t>
+          <t>2026-10-08</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>06:18:32</t>
+          <t>22:01:08</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>BUY</t>
+          <t>SELL</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>WIF</t>
+          <t>SOL</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>Dogwifhat</t>
+          <t>Solana</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>MEME</t>
+          <t>BIG</t>
         </is>
       </c>
       <c r="G7" t="n">
-        <v>4382.9962</v>
+        <v>5.1856</v>
       </c>
       <c r="H7" t="n">
-        <v>0.15185</v>
+        <v>110.66</v>
       </c>
       <c r="I7" t="n">
-        <v>13.14</v>
+        <v>9572.09</v>
       </c>
       <c r="J7" t="n">
-        <v>665.5599999999999</v>
+        <v>549.9400000000001</v>
       </c>
       <c r="K7" t="n">
-        <v>57570.76</v>
-[...6 lines deleted...]
-      <c r="Q7" t="inlineStr"/>
+        <v>47569.55</v>
+      </c>
+      <c r="L7" t="n">
+        <v>573.84</v>
+      </c>
+      <c r="M7" t="n">
+        <v>49637.4</v>
+      </c>
+      <c r="N7" t="n">
+        <v>23.91</v>
+      </c>
+      <c r="O7" t="n">
+        <v>2067.85</v>
+      </c>
+      <c r="P7" t="n">
+        <v>4.35</v>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t>TAKE_PROFIT</t>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:Q8"/>
+  <dimension ref="A1:Q2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Date</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Time</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Type</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
@@ -952,417 +992,113 @@
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>P&amp;L (USD)</t>
         </is>
       </c>
       <c r="O1" s="1" t="inlineStr">
         <is>
           <t>P&amp;L (INR)</t>
         </is>
       </c>
       <c r="P1" s="1" t="inlineStr">
         <is>
           <t>P&amp;L %</t>
         </is>
       </c>
       <c r="Q1" s="1" t="inlineStr">
         <is>
           <t>Reason</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>2026-06-03</t>
+          <t>2026-10-09</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>03:47:25</t>
+          <t>04:03:43</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>BUY</t>
+          <t>SELL</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>BNB</t>
+          <t>ADA</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Binance Coin</t>
+          <t>Cardano</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>BIG</t>
         </is>
       </c>
       <c r="G2" t="n">
-        <v>0.875</v>
+        <v>2696.3007</v>
       </c>
       <c r="H2" t="n">
-        <v>631.6900000000001</v>
+        <v>0.235833</v>
       </c>
       <c r="I2" t="n">
-        <v>54641.19</v>
+        <v>20.4</v>
       </c>
       <c r="J2" t="n">
-        <v>552.71</v>
+        <v>611.04</v>
       </c>
       <c r="K2" t="n">
-        <v>47809.63</v>
-[...324 lines deleted...]
-      <c r="Q8" t="inlineStr"/>
+        <v>52855.05</v>
+      </c>
+      <c r="L2" t="n">
+        <v>635.88</v>
+      </c>
+      <c r="M2" t="n">
+        <v>55003.33</v>
+      </c>
+      <c r="N2" t="n">
+        <v>24.84</v>
+      </c>
+      <c r="O2" t="n">
+        <v>2148.28</v>
+      </c>
+      <c r="P2" t="n">
+        <v>4.06</v>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t>TAKE_PROFIT</t>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:Q2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Date</t>
         </is>
@@ -1429,112 +1165,112 @@
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>P&amp;L (USD)</t>
         </is>
       </c>
       <c r="O1" s="1" t="inlineStr">
         <is>
           <t>P&amp;L (INR)</t>
         </is>
       </c>
       <c r="P1" s="1" t="inlineStr">
         <is>
           <t>P&amp;L %</t>
         </is>
       </c>
       <c r="Q1" s="1" t="inlineStr">
         <is>
           <t>Reason</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>2026-06-02</t>
+          <t>2026-10-07</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>22:54:49</t>
+          <t>09:20:14</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>BUY</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>SOL</t>
+          <t>ADA</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Solana</t>
+          <t>Cardano</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>BIG</t>
         </is>
       </c>
       <c r="G2" t="n">
-        <v>8.306800000000001</v>
+        <v>2406.6817</v>
       </c>
       <c r="H2" t="n">
-        <v>73.93000000000001</v>
+        <v>0.255175</v>
       </c>
       <c r="I2" t="n">
-        <v>6394.95</v>
+        <v>22.07</v>
       </c>
       <c r="J2" t="n">
         <v>614.12</v>
       </c>
       <c r="K2" t="n">
         <v>53121.81</v>
       </c>
       <c r="L2" t="inlineStr"/>
       <c r="M2" t="inlineStr"/>
       <c r="N2" t="inlineStr"/>
       <c r="O2" t="inlineStr"/>
       <c r="P2" t="inlineStr"/>
       <c r="Q2" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:Q15"/>
+  <dimension ref="A1:Q4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Date</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Time</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Type</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
@@ -1588,2279 +1324,200 @@
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>P&amp;L (USD)</t>
         </is>
       </c>
       <c r="O1" s="1" t="inlineStr">
         <is>
           <t>P&amp;L (INR)</t>
         </is>
       </c>
       <c r="P1" s="1" t="inlineStr">
         <is>
           <t>P&amp;L %</t>
         </is>
       </c>
       <c r="Q1" s="1" t="inlineStr">
         <is>
           <t>Reason</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>2026-06-04</t>
+          <t>2026-10-01</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>01:26:43</t>
+          <t>07:39:00</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>BUY</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>ADA</t>
+          <t>BONK</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Cardano</t>
+          <t>Bonk</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>BIG</t>
+          <t>MEME</t>
         </is>
       </c>
       <c r="G2" t="n">
-        <v>1937.538</v>
+        <v>401069518.7166</v>
       </c>
       <c r="H2" t="n">
-        <v>0.194654</v>
+        <v>3.74e-06</v>
       </c>
       <c r="I2" t="n">
-        <v>16.84</v>
+        <v>0</v>
       </c>
       <c r="J2" t="n">
-        <v>377.15</v>
+        <v>1500</v>
       </c>
       <c r="K2" t="n">
-        <v>32623.43</v>
+        <v>129750</v>
       </c>
       <c r="L2" t="inlineStr"/>
       <c r="M2" t="inlineStr"/>
       <c r="N2" t="inlineStr"/>
       <c r="O2" t="inlineStr"/>
       <c r="P2" t="inlineStr"/>
       <c r="Q2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>2026-06-04</t>
+          <t>2026-10-01</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>02:05:28</t>
+          <t>09:33:49</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>BUY</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>SOL</t>
+          <t>WIF</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Solana</t>
+          <t>Dogwifhat</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>BIG</t>
+          <t>MEME</t>
         </is>
       </c>
       <c r="G3" t="n">
-        <v>5.002</v>
+        <v>5142.2487</v>
       </c>
       <c r="H3" t="n">
-        <v>67.86</v>
+        <v>0.247946</v>
       </c>
       <c r="I3" t="n">
-        <v>5869.89</v>
+        <v>21.45</v>
       </c>
       <c r="J3" t="n">
-        <v>339.43</v>
+        <v>1275</v>
       </c>
       <c r="K3" t="n">
-        <v>29361.09</v>
+        <v>110287.5</v>
       </c>
       <c r="L3" t="inlineStr"/>
       <c r="M3" t="inlineStr"/>
       <c r="N3" t="inlineStr"/>
       <c r="O3" t="inlineStr"/>
       <c r="P3" t="inlineStr"/>
       <c r="Q3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>2026-06-04</t>
+          <t>2026-10-01</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>02:06:14</t>
+          <t>10:07:08</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>SELL</t>
+          <t>BUY</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>ADA</t>
+          <t>SHIB</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Cardano</t>
+          <t>Shiba Inu</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>BIG</t>
+          <t>MEME</t>
         </is>
       </c>
       <c r="G4" t="n">
-        <v>1937.538</v>
+        <v>189798598.9492</v>
       </c>
       <c r="H4" t="n">
-        <v>0.189072</v>
+        <v>5.71e-06</v>
       </c>
       <c r="I4" t="n">
-        <v>16.35</v>
+        <v>0</v>
       </c>
       <c r="J4" t="n">
-        <v>377.15</v>
+        <v>1083.75</v>
       </c>
       <c r="K4" t="n">
-        <v>32623.43</v>
-[...2085 lines deleted...]
-      <c r="Q23" t="inlineStr"/>
+        <v>93744.38</v>
+      </c>
+      <c r="L4" t="inlineStr"/>
+      <c r="M4" t="inlineStr"/>
+      <c r="N4" t="inlineStr"/>
+      <c r="O4" t="inlineStr"/>
+      <c r="P4" t="inlineStr"/>
+      <c r="Q4" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>